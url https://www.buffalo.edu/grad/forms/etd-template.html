--- v0 (2025-12-22)
+++ v1 (2026-04-15)
@@ -15,429 +15,249 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="393C739B" w14:textId="77777777" w:rsidR="00797AF4" w:rsidRPr="00577BC5" w:rsidRDefault="00797AF4" w:rsidP="008C3111">
+    <w:p w14:paraId="393C739B" w14:textId="77777777" w:rsidR="00797AF4" w:rsidRPr="00577BC5" w:rsidRDefault="00797AF4" w:rsidP="00276AD6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00577BC5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">our Thesis/Dissertation Title Goes Here </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00276AD6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2BC617" w14:textId="145733D1" w:rsidR="00C615C0" w:rsidRPr="00577BC5" w:rsidRDefault="005D15FF" w:rsidP="00264EAE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F2BC617" w14:textId="293B88D3" w:rsidR="00C615C0" w:rsidRPr="00577BC5" w:rsidRDefault="00276AD6" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="1680" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577BC5">
-[...4 lines deleted...]
-        <w:t>(Either single or double</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ouble</w:t>
       </w:r>
       <w:r w:rsidR="00A34795" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577BC5">
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>spaced)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5B56D2" w14:textId="77777777" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00E322B9" w:rsidP="00264EAE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="118574CB" w14:textId="77777777" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00E322B9" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="36274379" w14:textId="0177218B" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00797AF4" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:spacing w:after="1680"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...95 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Center y</w:t>
       </w:r>
       <w:r w:rsidR="00E322B9" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">our name </w:t>
       </w:r>
       <w:r w:rsidR="0059132E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>here</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:br/>
       </w:r>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Center your </w:t>
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defense date or the conferral date </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00A94AC9">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B544A2F" w14:textId="77777777" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00E322B9" w:rsidP="00264EAE">
-[...81 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C688596" w14:textId="0B2BFA54" w:rsidR="00BF5370" w:rsidRPr="00577BC5" w:rsidRDefault="001C77DA" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B74149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Thesis, Dissertation or Dissertation in Practice"/>
           <w:tag w:val="Thesis, Dissertation or Dissertation in Practice"/>
           <w:id w:val="712318295"/>
           <w:placeholder>
             <w:docPart w:val="4B757DF5B1B749788E2F769B39021918"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="thesis" w:value="thesis"/>
             <w:listItem w:displayText="dissertation" w:value="dissertation"/>
             <w:listItem w:displayText="dissertation in practice" w:value="dissertation in practice"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A34795">
+          <w:r w:rsidRPr="00442B8B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
+              <w:color w:val="4B4B4B"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00A52ADC" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
       <w:r w:rsidR="0053429D">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00A5092F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -501,761 +321,389 @@
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00E322B9" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the requirements for the</w:t>
       </w:r>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00133597" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>degree of</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:commentRangeStart w:id="4"/>
     <w:p w14:paraId="7DDFE8CC" w14:textId="3CF231FF" w:rsidR="00133597" w:rsidRPr="00577BC5" w:rsidRDefault="00000000" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Degree"/>
           <w:tag w:val="Degree"/>
           <w:id w:val="419303879"/>
           <w:placeholder>
             <w:docPart w:val="2027D1792F4C42B2B1B33253CC6DB046"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Doctor of Education" w:value="Doctor of Education"/>
             <w:listItem w:displayText="Doctor of Philosophy" w:value="Doctor of Philosophy"/>
             <w:listItem w:displayText="Master of Architecture" w:value="Master of Architecture"/>
             <w:listItem w:displayText="Master of Arts" w:value="Master of Arts"/>
             <w:listItem w:displayText="Master of Education" w:value="Master of Education"/>
             <w:listItem w:displayText="Master of Fine Arts" w:value="Master of Fine Arts"/>
             <w:listItem w:displayText="Master of Science" w:value="Master of Science"/>
             <w:listItem w:displayText="Master of Urban Planning" w:value="Master of Urban Planning"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="0059132E" w:rsidRPr="00577BC5">
+          <w:r w:rsidR="0059132E" w:rsidRPr="00442B8B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="00A52ADC" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F2E75A" w14:textId="63CC6DAF" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00696C9C" w:rsidP="00133597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of (department name) or Program Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA22A4F" w14:textId="77777777" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00E322B9" w:rsidP="00264EAE">
+    <w:p w14:paraId="2EA22A4F" w14:textId="6292D512" w:rsidR="001D2DB7" w:rsidRDefault="001D2DB7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0D21AA" w14:textId="29DD537D" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00E322B9" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1E3DDE89" w14:textId="77777777" w:rsidR="002A68A1" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00264EAE">
+      <w:commentRangeStart w:id="5"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Copyright </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidR="00276AD6">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA6AAED" w14:textId="1E431A42" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00797AF4" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="468EEC56" w14:textId="77777777" w:rsidR="002A68A1" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00264EAE">
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Center your name here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D38183" w14:textId="3A8F15C6" w:rsidR="00FC05BE" w:rsidRPr="00577BC5" w:rsidRDefault="00B53638" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="740D6C6A" w14:textId="77777777" w:rsidR="002A68A1" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00264EAE">
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center the </w:t>
+      </w:r>
+      <w:r w:rsidR="00577BC5" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conferral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681C6A90" w14:textId="77777777" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00E322B9" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="42052228" w14:textId="77777777" w:rsidR="002A68A1" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00264EAE">
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All Rights Reserved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2530F1CD" w14:textId="77777777" w:rsidR="005B00F3" w:rsidRPr="00577BC5" w:rsidRDefault="005B00F3" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59FC37EA" w14:textId="77777777" w:rsidR="002A68A1" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00264EAE">
+    <w:p w14:paraId="61B916FE" w14:textId="162FF231" w:rsidR="005B00F3" w:rsidRPr="00577BC5" w:rsidRDefault="00873E33" w:rsidP="00264EAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3BF9EE9D" w14:textId="77777777" w:rsidR="002A68A1" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00264EAE">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This page is </w:t>
+      </w:r>
+      <w:r w:rsidR="0067304D" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="001E0CE9">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B40018" w14:textId="77777777" w:rsidR="00264EAE" w:rsidRPr="00577BC5" w:rsidRDefault="00264EAE" w:rsidP="00E322B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...460 lines deleted...]
-        <w:sectPr w:rsidR="00264EAE" w:rsidRPr="00577BC5" w:rsidSect="00133597">
+        <w:sectPr w:rsidR="00264EAE" w:rsidRPr="00577BC5" w:rsidSect="00276AD6">
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
-          <w:vAlign w:val="center"/>
+          <w:vAlign w:val="bottom"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D01CFD" w14:textId="7DBE8BF3" w:rsidR="00BF5370" w:rsidRPr="00577BC5" w:rsidRDefault="00497E87" w:rsidP="00C455CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60D01CFD" w14:textId="7DBE8BF3" w:rsidR="00BF5370" w:rsidRPr="00577BC5" w:rsidRDefault="00497E87" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C455CC" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elete this text and type your dedication here. The entire dedication should be single</w:t>
       </w:r>
       <w:r w:rsidR="00A34795" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C455CC" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>spac</w:t>
       </w:r>
       <w:r w:rsidR="00A94AC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001A91A9" w14:textId="5671A4E7" w:rsidR="00133597" w:rsidRPr="00577BC5" w:rsidRDefault="00BF5370" w:rsidP="00C455CC">
+    <w:p w14:paraId="1652AD0E" w14:textId="524E73D0" w:rsidR="005D15FF" w:rsidRPr="00577BC5" w:rsidRDefault="00BF5370" w:rsidP="00276AD6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00577BC5">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>This page is optional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC5AF73" w14:textId="77777777" w:rsidR="00271F6E" w:rsidRPr="00577BC5" w:rsidRDefault="00271F6E" w:rsidP="00C455CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -1265,71 +713,70 @@
         <w:spacing w:before="29" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1280" w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00264EAE" w:rsidRPr="00577BC5" w:rsidSect="00133597">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="3"/>
           <w:cols w:space="720"/>
           <w:vAlign w:val="center"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D24A3CC" w14:textId="3BE1629A" w:rsidR="00E322B9" w:rsidRPr="00577BC5" w:rsidRDefault="00271F6E" w:rsidP="00873E33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc154565334"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc225327647"/>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>cknowledgments</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-          <w:b w:val="0"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="31ACBA8D" w14:textId="37855259" w:rsidR="00271F6E" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00100AD2">
       <w:pPr>
         <w:ind w:left="-90" w:right="-14" w:firstLine="810"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00271F6E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1410,51 +857,51 @@
       <w:pPr>
         <w:ind w:left="1282" w:right="-14"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B96C600" w14:textId="2CDC412B" w:rsidR="00271F6E" w:rsidRPr="00577BC5" w:rsidRDefault="00873E33" w:rsidP="00873E33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc154565335"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc225327648"/>
       <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7236BDB9" w14:textId="7BB7BEE4" w:rsidR="00143A8A" w:rsidRPr="00577BC5" w:rsidRDefault="002A68A1" w:rsidP="00E00F64">
       <w:pPr>
         <w:ind w:right="-14" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1516,82 +963,60 @@
         <w:t>spaced and each new paragraph should be indented</w:t>
       </w:r>
       <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It should be a succinct and concise narrative description of your work. Briefly state your topic or problem, describe the procedures and methods you used</w:t>
       </w:r>
       <w:r w:rsidR="00A34795" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and summarize your findings or conclusions. Do not use tables, </w:t>
-[...18 lines deleted...]
-        <w:ind w:right="-14" w:firstLine="720"/>
+        <w:t xml:space="preserve"> and summarize your findings or conclusions. Do not use tables, graphs or figures in your abstract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A85885" w14:textId="77777777" w:rsidR="00271F6E" w:rsidRDefault="00271F6E" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This ab</w:t>
       </w:r>
       <w:r w:rsidR="002A68A1" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stract is required for </w:t>
       </w:r>
       <w:r w:rsidR="001046D8" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1602,51 +1027,51 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1282" w:right="-14"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E31B338" w14:textId="603F3E67" w:rsidR="00873E33" w:rsidRPr="00577BC5" w:rsidRDefault="00873E33" w:rsidP="00873E33">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc154565336"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc225327649"/>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Public Abstract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="12"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
@@ -1892,337 +1317,365 @@
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> terminology you are sure they will understand without further lengthy explanation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BD4CFC" w14:textId="77777777" w:rsidR="00586562" w:rsidRPr="00577BC5" w:rsidRDefault="00586562" w:rsidP="00100AD2">
       <w:pPr>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3F6511" w14:textId="6EAD69B5" w:rsidR="00586562" w:rsidRPr="00577BC5" w:rsidRDefault="00873E33" w:rsidP="00944A2F">
+    <w:p w14:paraId="6E3F6511" w14:textId="6EAD69B5" w:rsidR="00586562" w:rsidRPr="00577BC5" w:rsidRDefault="00873E33" w:rsidP="00226117">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc154565337"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc225327650"/>
       <w:commentRangeStart w:id="14"/>
       <w:r w:rsidRPr="00577BC5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Table of Contents</w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226117">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:t xml:space="preserve"> Contents</w:t>
       </w:r>
       <w:commentRangeEnd w:id="14"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:commentReference w:id="14"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="11153165" w14:textId="48876819" w:rsidR="00D03682" w:rsidRPr="00577BC5" w:rsidRDefault="005D15FF" w:rsidP="006A7D30">
+    <w:p w14:paraId="11153165" w14:textId="5B711BE1" w:rsidR="00D03682" w:rsidRPr="00577BC5" w:rsidRDefault="005D15FF" w:rsidP="006A7D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>You should use</w:t>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4757">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4757" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="0067304D" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>tyle</w:t>
       </w:r>
       <w:r w:rsidR="00F24AD0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0062028D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the home ribbon</w:t>
       </w:r>
       <w:r w:rsidR="00F24AD0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the document</w:t>
       </w:r>
       <w:r w:rsidR="00F17A38" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">to generate a Table of Contents automatically. The Table of Contents includes three preset </w:t>
+        <w:t>to generate a Table of Contents automatically.</w:t>
+      </w:r>
+      <w:r w:rsidR="00226117">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Table of Contents includes three preset </w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">tyles: TOC 1, TOC </w:t>
+        <w:t xml:space="preserve">tyles: TOC 1, TOC 2 and TOC 3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00051C87" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TOC 1 corresponds to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53587" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00051C87" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eading </w:t>
+      </w:r>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00051C87" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TOC 2 corresponds to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53587" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79B5" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eading </w:t>
+      </w:r>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79B5" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and TOC 3 corresponds to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53587" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eading </w:t>
+      </w:r>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00270C8E" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79B5" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>he Table of Contents entries</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are formatted to help you meet the formatting requirements of the Graduate </w:t>
+      </w:r>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BCA1C5" w14:textId="4B543159" w:rsidR="006858B5" w:rsidRPr="00577BC5" w:rsidRDefault="00EE0D08" w:rsidP="00B53587">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To generate your Table of Contents, make </w:t>
+      </w:r>
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sure that you have applied </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
-[...3 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53587" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eading</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="006A7D30" w:rsidRPr="00577BC5">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">TOC 1 corresponds to </w:t>
+      <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B53587" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00051C87" w:rsidRPr="00577BC5">
+      <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00DF79B5" w:rsidRPr="00577BC5">
-[...116 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00B53587" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00873E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
@@ -2416,1464 +1869,1494 @@
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="32320C66" w14:textId="77777777" w:rsidR="00587CA9" w:rsidRPr="00577BC5" w:rsidRDefault="00587CA9">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00577BC5">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4EF2CA56" w14:textId="6718EB2E" w:rsidR="00EF1B16" w:rsidRDefault="00A07B87">
+        <w:p w14:paraId="315E4B98" w14:textId="43F6B6BE" w:rsidR="007B2837" w:rsidRDefault="00A07B87">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00577BC5">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00577BC5">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \h \z \u \t "Heading 2,1,Heading 3,2,Heading 4,3,Heading 5,4" </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00577BC5">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc154565334" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327647" w:history="1">
+            <w:r w:rsidR="007B2837" w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Acknowledgments</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r w:rsidR="007B2837">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r w:rsidR="007B2837">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r w:rsidR="007B2837">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327647 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007B2837">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007B2837">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r w:rsidR="007B2837">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>iv</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r w:rsidR="007B2837">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53492E5E" w14:textId="3D9D4489" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0986C17E" w14:textId="666F9FF4" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565335" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327648" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327648 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39849FEB" w14:textId="2B5B89FF" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="11B9A5E4" w14:textId="4E89D7A8" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565336" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327649" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Public Abstract</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327649 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>vi</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FF7D70F" w14:textId="217626CF" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1A1DC843" w14:textId="763E5E01" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565337" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327650" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table of Contents</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327650 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>vii</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52022860" w14:textId="41E69E72" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0398812B" w14:textId="66EB286C" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565338" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327651" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Tables</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327651 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>ix</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37D3C11E" w14:textId="35999A87" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0CA00566" w14:textId="08166C54" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565339" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327652" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Figures</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327652 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51A4785C" w14:textId="7C21E466" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="71FBC510" w14:textId="2D812A9D" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565340" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327653" w:history="1">
+            <w:r w:rsidRPr="00C24067">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Important Notes For Your Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327653 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="62C3DAB1" w14:textId="4808F474" w:rsidR="007B2837" w:rsidRDefault="007B2837">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225327654" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to Format Your Major Headings</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327654 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DAA40CF" w14:textId="389BA8E8" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0EA99717" w14:textId="2B96B547" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565341" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327655" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Heading 1 (H1)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>Heading 2 (H2)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327655 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77850170" w14:textId="6BA877E3" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1B15F838" w14:textId="72DDF050" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565342" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327656" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Heading 2 (H2)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>Heading 3 (H3)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327656 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44952763" w14:textId="054D0486" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="34E02BED" w14:textId="3F6766B3" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565343" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327657" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Heading 3 (H3)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>Heading 4 (H4)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327657 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2914EAFD" w14:textId="662AEC30" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1701E3B0" w14:textId="14774A01" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565344" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327658" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Heading 4 (H4)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>Heading 5 (H5)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327658 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2287C693" w14:textId="5A375D1C" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3E88A071" w14:textId="32921F2C" w:rsidR="007B2837" w:rsidRDefault="007B2837">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225327659" w:history="1">
+            <w:r w:rsidRPr="00C24067">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Pagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327659 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A7FF029" w14:textId="0901E6F3" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565345" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327660" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Heading 5 (H5)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>To Change to Arabic Page Numbering</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327660 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4DD9C700" w14:textId="1C47C69F" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="392D17F5" w14:textId="5C3B7E85" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565346" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327661" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Pagination</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>Information on Tables</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327661 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36B41D6C" w14:textId="5CF2FE9C" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
-[...69 lines deleted...]
-        <w:p w14:paraId="36D98A95" w14:textId="5F3F80D3" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="11FCDB49" w14:textId="314CADD1" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565348" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327662" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Information on Figures and Images</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327662 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52A64182" w14:textId="5E953F3A" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2C754BB9" w14:textId="6D6A9A87" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565349" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327663" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Information on Figures and Images</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>References or Bibliography or Works Cited</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327663 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...6 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F2BE7BA" w14:textId="7CCB97E4" w:rsidR="00EF1B16" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2AE6C7A2" w14:textId="63D483B9" w:rsidR="007B2837" w:rsidRDefault="007B2837">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154565350" w:history="1">
-            <w:r w:rsidR="00EF1B16" w:rsidRPr="000D5DE6">
+          <w:hyperlink w:anchor="_Toc225327664" w:history="1">
+            <w:r w:rsidRPr="00C24067">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>References or Bibliography or Works Cited</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...12 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225327664 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF1B16">
-[...76 lines deleted...]
-            <w:r w:rsidR="00EF1B16">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="08E9F2CA" w14:textId="6EC6144F" w:rsidR="00587CA9" w:rsidRPr="00577BC5" w:rsidRDefault="00A07B87" w:rsidP="00FD17B3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00577BC5">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1213D453" w14:textId="51AC7416" w:rsidR="000F6563" w:rsidRPr="00577BC5" w:rsidRDefault="000F6563">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC53CAF" w14:textId="4FC5A401" w:rsidR="00BC1D2F" w:rsidRPr="00577BC5" w:rsidRDefault="008C3111" w:rsidP="0038039A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc154565338"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc225327651"/>
+      <w:commentRangeStart w:id="16"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>List of Tables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-    <w:p w14:paraId="41D9EDA1" w14:textId="55A03453" w:rsidR="000F6563" w:rsidRPr="00577BC5" w:rsidRDefault="00763B9F" w:rsidP="000F6563">
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidR="00276AD6">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D9EDA1" w14:textId="754E0DD9" w:rsidR="000F6563" w:rsidRPr="00577BC5" w:rsidRDefault="00763B9F" w:rsidP="000F6563">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>You should use</w:t>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2DB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2DB7" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="00BC1D2F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the caption </w:t>
       </w:r>
       <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BC1D2F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tyle in your </w:t>
       </w:r>
       <w:r w:rsidR="00F24AD0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidR="000F6563" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. If your tables are properly captioned, you will be able to generate a List of Tables automatically. See </w:t>
       </w:r>
       <w:r w:rsidR="00270C8E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>page 3</w:t>
+        <w:t xml:space="preserve">page </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2837">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000F6563" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for instruction</w:t>
       </w:r>
       <w:r w:rsidR="00712033" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000F6563" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on how to add captions to your tables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054BC290" w14:textId="5AE7ED72" w:rsidR="00CE5088" w:rsidRPr="00577BC5" w:rsidRDefault="00CE5088" w:rsidP="00542C55">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Below is a sample List of Tables</w:t>
       </w:r>
       <w:r w:rsidR="00A923D3" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. The text from the captions does not run into the page number column.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39757E3E" w14:textId="5DE22C56" w:rsidR="009D346F" w:rsidRDefault="00B53638">
+    <w:p w14:paraId="39757E3E" w14:textId="4E76332B" w:rsidR="009D346F" w:rsidRDefault="00B53638">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3913,269 +3396,296 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc154672133 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r w:rsidR="00294643">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B78E0FE" w14:textId="4109A19C" w:rsidR="009D346F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B78E0FE" w14:textId="2795E3D8" w:rsidR="009D346F" w:rsidRDefault="009D346F">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc154672134" w:history="1">
-        <w:r w:rsidR="009D346F" w:rsidRPr="001130EC">
+        <w:r w:rsidRPr="001130EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Table 2. Blank Sample Table 2</w:t>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc154672134 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r w:rsidR="00294643">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40B2A25F" w14:textId="175C73A0" w:rsidR="00A32640" w:rsidRPr="00577BC5" w:rsidRDefault="00B53638" w:rsidP="002A1A28">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A32640" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="200BEC28" w14:textId="20FF8158" w:rsidR="00A32640" w:rsidRPr="00577BC5" w:rsidRDefault="008C3111" w:rsidP="0038039A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc154565339"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc225327652"/>
+      <w:commentRangeStart w:id="18"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>List of Figures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="099EE851" w14:textId="555F5EE1" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00763B9F" w:rsidP="00062235">
+      <w:bookmarkEnd w:id="17"/>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="00276AD6">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099EE851" w14:textId="4AB1E028" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00763B9F" w:rsidP="00062235">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>You should use</w:t>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2DB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2DB7" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="005D15FF" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the caption s</w:t>
       </w:r>
       <w:r w:rsidR="00CE5088" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tyle in your </w:t>
       </w:r>
       <w:r w:rsidR="00F24AD0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidR="00062235" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. If your figures are properly captioned, you will be able to generate a List of Figures automatically. See page </w:t>
       </w:r>
+      <w:r w:rsidR="007B2837">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00062235" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for instruction</w:t>
+      </w:r>
       <w:r w:rsidR="00270C8E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00062235" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for instruction</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> on how to add captions to your figures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45658BA9" w14:textId="48F62752" w:rsidR="00FD4E33" w:rsidRPr="00577BC5" w:rsidRDefault="00E4449D" w:rsidP="00FD4E33">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Below is </w:t>
       </w:r>
       <w:r w:rsidR="00FD4E33" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a sample List of Figures. The text from the captions does not run into the page number column.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5587A9" w14:textId="7BF2D930" w:rsidR="009D346F" w:rsidRDefault="00A923D3">
+    <w:p w14:paraId="7E5587A9" w14:textId="24F136F3" w:rsidR="009D346F" w:rsidRDefault="00A923D3">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -4215,131 +3725,131 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc154672139 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r w:rsidR="00294643">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="009D346F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32425E00" w14:textId="454DD51B" w:rsidR="009D346F" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32425E00" w14:textId="54D5C8A4" w:rsidR="009D346F" w:rsidRDefault="009D346F">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc154672140" w:history="1">
-        <w:r w:rsidR="009D346F" w:rsidRPr="00BD10AB">
+        <w:r w:rsidRPr="00BD10AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 2. Red Heart</w:t>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc154672140 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r w:rsidR="00294643">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009D346F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A7E9863" w14:textId="371CE65D" w:rsidR="00E124A0" w:rsidRPr="00577BC5" w:rsidRDefault="00A923D3" w:rsidP="00A923D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
@@ -4390,219 +3900,393 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE2D568" w14:textId="77777777" w:rsidR="005D0B3A" w:rsidRPr="00577BC5" w:rsidRDefault="005D0B3A" w:rsidP="007376BD">
       <w:pPr>
         <w:ind w:right="-14"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="005D0B3A" w:rsidRPr="00577BC5" w:rsidSect="00264EAE">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="076F30CD" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="00062235">
+    <w:p w14:paraId="0169145B" w14:textId="41CA3937" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00AA72F7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc225327653"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc25141013"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Important Notes </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20C88">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Your Document</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6FCE3569" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All pages should have a one-inch white margin on all four (4) sides. Only the page number, centered in the bottom margin of portrait orientation is allowed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E3E6CB" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Page size must be 8.5 inches by 11 inches. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4619D815" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No blank pages are allowed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68836B67" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Avoid use of text boxes, background images, watermarks and word art. A screen reader may not detect these in a document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E78B70" w14:textId="5AAE932B" w:rsidR="00862051" w:rsidRDefault="00EC5162" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There should be no running headers throughout the thesis or dissertation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BC3D17" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All text must be a minimum font size of 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or greater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148059B3" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>All body text must be double spaced except for short quotes and image captions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFDE04D" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Choose a simple font such as Arial, Calibri, Helvetica, and Tahoma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1892AD43" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utilize text spacing and insert page or section breaks. Avoid using enter or return to control spacing with paragraphs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0D9B29" w14:textId="1D14CE34" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00B20C88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>meaningful text for links</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. The text should describe the link’s destination. Avoid using “click here” or “read more” as the only word linked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B065A18" w14:textId="77777777" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure there is sufficient contrast between text and background colors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBB41A1" w14:textId="63610124" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure your document is accessible </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20C88">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all users by using the accessibility checker.  Go to Review &gt; Check Accessibility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D1A184" w14:textId="6B1BF406" w:rsidR="00E92850" w:rsidRDefault="00E92850" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When converting your document to PDF select “Save as Adobe PDF” to preserve accessibility. Avoid printing to PDF or use of Quartz to convert to PDF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2E319A" w14:textId="77777777" w:rsidR="00E92850" w:rsidRPr="00577BC5" w:rsidRDefault="00E92850" w:rsidP="00E92850">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="1350" w:hanging="630"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577BC5">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076F30CD" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="00AA72F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc225327654"/>
+      <w:r w:rsidRPr="00577BC5">
         <w:lastRenderedPageBreak/>
         <w:t>How to Format Your Major Headings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...130 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-    <w:p w14:paraId="7BFC8BEA" w14:textId="78477093" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00A31E1F" w:rsidP="00062235">
+      <w:r w:rsidRPr="00577BC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567462E4" w14:textId="2E90999B" w:rsidR="007B2837" w:rsidRPr="00276AD6" w:rsidRDefault="00062235" w:rsidP="00276AD6">
+      <w:r w:rsidRPr="007075AF">
+        <w:t>To assign a heading level, type the heading text, highlight it and select the correct heading (Heading 1, Heading 2, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E1F" w:rsidRPr="007075AF">
+        <w:t xml:space="preserve"> from the Styles tab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007075AF">
+        <w:t xml:space="preserve"> in the ribbon at the top of the page. Be sure to adjust each of the headings to correspond with the style manual you are using (i.e., Chicago, APA, MLA, etc.). If you want to change the appearance of any heading level, you can do so in the styles ribbon at the top of the page by right clicking on the correct heading level and selecting modify. To assign a specific heading level, type the heading text, highlight it, and click on appropriate heading in the ribbon at the top of the page.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4757">
+        <w:t xml:space="preserve"> Do not use bold or styled fonts for headings.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4757" w:rsidRPr="00BB4757">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4757">
+        <w:t>The body of your document must use style Normal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B2B35A" w14:textId="592BF75E" w:rsidR="00A31E1F" w:rsidRPr="007075AF" w:rsidRDefault="00A31E1F" w:rsidP="00AA72F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007075AF">
+        <w:t>Heading 1 (H1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004E81A6" w14:textId="45BC828D" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00442B8B" w:rsidP="007075AF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00577BC5">
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title page heading.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E1F" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is the most important heading, and there </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should only be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E1F" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0650" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED06697" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="007075AF" w:rsidRDefault="00062235" w:rsidP="00AA72F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc25141014"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc225327655"/>
+      <w:r w:rsidRPr="007075AF">
+        <w:t>Heading 2 (H2)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7BFC8BEA" w14:textId="0887A136" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00B20C88" w:rsidP="00062235">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Usually,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31E1F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a major section heading. </w:t>
       </w:r>
       <w:r w:rsidR="00062235" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You should use H2 for the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22908F2A" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="00577BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -4657,252 +4341,242 @@
         </w:rPr>
         <w:t>Chapter titles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA04DD2" w14:textId="1EAB8A60" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="00577BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References and appendix titles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D64DAD" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="007075AF" w:rsidRDefault="00062235" w:rsidP="00062235">
+    <w:p w14:paraId="52D64DAD" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="00AA72F7" w:rsidRDefault="00062235" w:rsidP="00AA72F7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc518913590"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc518913655"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc518913695"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc518913772"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc25141015"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc225327656"/>
+      <w:r w:rsidRPr="00AA72F7">
         <w:t>Heading 3 (H3)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-    </w:p>
-[...41 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="6D85F710" w14:textId="5C210F02" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="007075AF">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heading 3 is t</w:t>
+      </w:r>
+      <w:r w:rsidR="001C42CA" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he first major subheading style, usually a sub-section of Heading 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47642224" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="007075AF" w:rsidRDefault="00062235" w:rsidP="00AA72F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc518913591"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc518913656"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc518913696"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc518913773"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc25141016"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc225327657"/>
+      <w:r w:rsidRPr="007075AF">
+        <w:t>Heading 4</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="007075AF">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-    </w:p>
-[...31 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc154565345"/>
       <w:r w:rsidRPr="007075AF">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Heading 5 (H5)</w:t>
+        <w:t xml:space="preserve"> (H4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="06B764F8" w14:textId="177EFFD9" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="00944A2F">
-      <w:pPr>
+    <w:p w14:paraId="7F63F98A" w14:textId="2304C33A" w:rsidR="00062235" w:rsidRPr="00577BC5" w:rsidRDefault="00062235" w:rsidP="007075AF">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heading 4 is the second major subheading style.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C42CA" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is usually a sub-section of Heading 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39691A0B" w14:textId="77777777" w:rsidR="00062235" w:rsidRPr="007075AF" w:rsidRDefault="00062235" w:rsidP="00AA72F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc25141017"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc225327658"/>
+      <w:r w:rsidRPr="007075AF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Heading 5 (H5)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="7211C754" w14:textId="60638DA4" w:rsidR="007B2837" w:rsidRDefault="00062235" w:rsidP="00944A2F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This i</w:t>
       </w:r>
       <w:r w:rsidR="001C42CA" w:rsidRPr="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s an additional heading level</w:t>
       </w:r>
       <w:r w:rsidR="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C42CA" w:rsidRPr="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and is usually a sub</w:t>
       </w:r>
       <w:r w:rsidR="0067304D" w:rsidRPr="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-section</w:t>
       </w:r>
       <w:r w:rsidR="001C42CA" w:rsidRPr="007075AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Heading 4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577BC5">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="663DB121" w14:textId="77777777" w:rsidR="007B2837" w:rsidRDefault="007B2837">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3497C20F" w14:textId="4D5266D2" w:rsidR="00C07D0D" w:rsidRPr="00577BC5" w:rsidRDefault="00C07D0D" w:rsidP="00C07D0D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc154565346"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc225327659"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pagination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="41A2846F" w14:textId="3EB68A58" w:rsidR="00C07D0D" w:rsidRPr="00577BC5" w:rsidRDefault="00C07D0D" w:rsidP="0067304D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>When adding page numbers to your document</w:t>
       </w:r>
       <w:r w:rsidR="00497E87">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A94AC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4917,261 +4591,282 @@
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">”. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>With the exception of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the title page, all of the pages in your document should be numbered, including the principal text, all tables, diagrams, maps, etc. Roman numerals (</w:t>
+        <w:t xml:space="preserve"> the title page, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the pages in your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be numbered, including the principal text, all tables, diagrams, maps, etc. Roman numerals (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005751CE" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, ii, iii…) should be used on the preliminary pages and Arabic numerals (1, 2, 3) are used on the pages of the main body of your document usually beginning with Chapter 1 or the Introduction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BF6693" w14:textId="47EF1896" w:rsidR="00C07D0D" w:rsidRPr="00577BC5" w:rsidRDefault="00C07D0D" w:rsidP="0067304D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Generally</w:t>
       </w:r>
       <w:r w:rsidR="00497E87">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the page number is placed in the upper right, lower </w:t>
+        <w:t xml:space="preserve"> the page number is placed in the upper right, lower right or bottom center of the page. Regardless of where you place the page numbers, be sure they are consistent throughout the document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34817BE8" w14:textId="6044CC5C" w:rsidR="0067304D" w:rsidRPr="00577BC5" w:rsidRDefault="00C07D0D" w:rsidP="0067304D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Hlk151455823"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to the first page of your document. Go </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>right</w:t>
+        <w:t>to ”Insert</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or bottom center of the page. Regardless of where you place the page numbers, be sure they are consistent throughout the document.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34817BE8" w14:textId="6044CC5C" w:rsidR="0067304D" w:rsidRPr="00577BC5" w:rsidRDefault="00C07D0D" w:rsidP="0067304D">
+        <w:t>”, “Page Number” then “Format page numbers”. The “Number Format” should be “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, ii, iii…” and “Start at:” should be “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”. To remove the page number from the title page, go to the title page and select the page number, a “Header &amp; Footer Tools Design” tab should appear. In “Options” choose “Different First page”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF3308C" w14:textId="6AB8C4D3" w:rsidR="0067304D" w:rsidRPr="00577BC5" w:rsidRDefault="0067304D" w:rsidP="0067304D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc225327660"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To Change to Arabic Page Numbering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="70BF4D1F" w14:textId="4FFC0EF8" w:rsidR="00BE3D29" w:rsidRPr="00577BC5" w:rsidRDefault="00C07D0D" w:rsidP="0067304D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Hlk151455823"/>
-[...72 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The main body of your document should have Arabic numerals for the page numbering. At the bottom of the page prior to the main body of your document insert a section break. This can be done by going to “Layout”, “Breaks” and then “Next Page” under Section Breaks. On the first page of the main body of your document, insert page numbers, but this time the number format should be “1, 2, 3…”. These page numbers will be used through</w:t>
       </w:r>
       <w:r w:rsidR="005751CE" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the remainder of your document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36983DA4" w14:textId="77777777" w:rsidR="00BE3D29" w:rsidRPr="00577BC5" w:rsidRDefault="00BE3D29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="469788B3" w14:textId="7F8294AE" w:rsidR="00CE5088" w:rsidRPr="00577BC5" w:rsidRDefault="00CE5088" w:rsidP="0038039A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc154565348"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc225327661"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Information on Tables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F8ED072" w14:textId="1B32D570" w:rsidR="00EE4237" w:rsidRPr="00577BC5" w:rsidRDefault="00FD17B3" w:rsidP="00EE4237">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="4F8ED072" w14:textId="2206E97C" w:rsidR="00EE4237" w:rsidRPr="00577BC5" w:rsidRDefault="00D7784C" w:rsidP="00EE4237">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577BC5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables should only be used for data, not layout. Tables should be added using Word’s insert function and must include specific column header information. Avoid using split cells, merges cells or nested tables within your document. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD17B3" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Once your table is built, you will need to add a caption and alt text. A caption is brief descriptive text that is often before or after a table that indicates the content of that table. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To caption a table,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00FD17B3" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure your table is selected, then</w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> go to </w:t>
       </w:r>
       <w:r w:rsidR="0022050E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5225,93 +4920,93 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidR="0022050E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Add the caption text in the Caption Text box</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00FD17B3" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and click “OK”</w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00763B9F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You will also need to add alternative text to your Tables. Right click on each table and select “Table Properti</w:t>
       </w:r>
       <w:r w:rsidR="0022050E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es”. Under the “Alt Text” tab,</w:t>
       </w:r>
       <w:r w:rsidR="00763B9F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> add a title and details describing your table</w:t>
       </w:r>
       <w:r w:rsidR="0022050E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="0022050E" w:rsidRPr="00577BC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>please visit webaim.org for more information regarding alt text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0022050E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00763B9F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
@@ -5321,51 +5016,51 @@
         <w:t>Once you have captioned your tables</w:t>
       </w:r>
       <w:r w:rsidR="00763B9F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and added alternative text</w:t>
       </w:r>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, you are ready to generate your list of tables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE04B20" w14:textId="0F3DB6E8" w:rsidR="001E0CE9" w:rsidRDefault="0022050E" w:rsidP="001E0CE9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Hlk151454929"/>
+      <w:bookmarkStart w:id="42" w:name="_Hlk151454929"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To generate a list of table</w:t>
       </w:r>
       <w:r w:rsidR="00FD17B3" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, go to </w:t>
       </w:r>
       <w:r w:rsidR="00FD17B3" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -5458,122 +5153,104 @@
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E99F066" w14:textId="77777777" w:rsidR="001E0CE9" w:rsidRPr="00577BC5" w:rsidRDefault="001E0CE9" w:rsidP="001E0CE9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: All figures/charts do not need to be on the same page in your document. They can be disbursed throughout your document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FDC4FF" w14:textId="77777777" w:rsidR="001E0CE9" w:rsidRPr="00577BC5" w:rsidRDefault="001E0CE9" w:rsidP="0022050E">
-[...18 lines deleted...]
-    <w:p w14:paraId="31EC60D9" w14:textId="620DD309" w:rsidR="000F6563" w:rsidRPr="00577BC5" w:rsidRDefault="000F6563" w:rsidP="000F6563">
+    <w:p w14:paraId="31EC60D9" w14:textId="2C8DCD57" w:rsidR="000F6563" w:rsidRPr="00577BC5" w:rsidRDefault="000F6563" w:rsidP="000F6563">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc154672133"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc154672133"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008A45B3" w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00294643">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Blank Sample Table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="blank sample table 1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="1338"/>
         <w:gridCol w:w="1339"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="1322"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F32930" w:rsidRPr="00577BC5" w14:paraId="2D9AB134" w14:textId="77777777" w:rsidTr="00BF5370">
         <w:trPr>
           <w:trHeight w:val="577"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="dxa"/>
@@ -6005,120 +5682,110 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5440445F" w14:textId="77777777" w:rsidR="00F32930" w:rsidRPr="00577BC5" w:rsidRDefault="00F32930" w:rsidP="00F32930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37D44529" w14:textId="4D9E8C77" w:rsidR="001E0CE9" w:rsidRDefault="001E0CE9">
-[...9 lines deleted...]
-    <w:p w14:paraId="04BB588B" w14:textId="0C33BC87" w:rsidR="00A229D4" w:rsidRPr="00577BC5" w:rsidRDefault="00A229D4" w:rsidP="00A229D4">
+    <w:p w14:paraId="04BB588B" w14:textId="6D24C3E7" w:rsidR="00A229D4" w:rsidRPr="00577BC5" w:rsidRDefault="00A229D4" w:rsidP="00A229D4">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc154672134"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc154672134"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008A45B3" w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00294643">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B53638" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Blank Sample Table 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="00EE4237" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Blank Sample Table 2"/>
         <w:tblDescription w:val="blank sample table 2"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="1338"/>
         <w:gridCol w:w="1339"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="1322"/>
       </w:tblGrid>
       <w:tr w:rsidR="00370FDA" w:rsidRPr="00577BC5" w14:paraId="4F52F825" w14:textId="77777777" w:rsidTr="00BF5370">
@@ -6549,78 +6216,86 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="056CFC80" w14:textId="0B248DF5" w:rsidR="00D1157D" w:rsidRPr="00577BC5" w:rsidRDefault="00D1157D" w:rsidP="00A63F98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14669DCA" w14:textId="4ED983EC" w:rsidR="00D1157D" w:rsidRPr="00577BC5" w:rsidRDefault="00D1157D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521357E9" w14:textId="4ED983EC" w:rsidR="00431A59" w:rsidRPr="00577BC5" w:rsidRDefault="00132B0A" w:rsidP="003246A4">
+    <w:p w14:paraId="521357E9" w14:textId="4ED983EC" w:rsidR="00431A59" w:rsidRDefault="00132B0A" w:rsidP="001D2DB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc225327662"/>
+      <w:r w:rsidRPr="00577BC5">
         <w:lastRenderedPageBreak/>
-        <w:t>Information on Figures</w:t>
+        <w:t xml:space="preserve">Information on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2DB7">
+        <w:t>Figures</w:t>
       </w:r>
       <w:r w:rsidR="00056E29" w:rsidRPr="00577BC5">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and Images</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="367E9489" w14:textId="596BA779" w:rsidR="00BF3C70" w:rsidRPr="00577BC5" w:rsidRDefault="00BF3C70" w:rsidP="00BF3C70">
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="1B1DE11E" w14:textId="00BC6831" w:rsidR="00E35C41" w:rsidRPr="00E35C41" w:rsidRDefault="00E35C41" w:rsidP="00276AD6">
+      <w:r>
+        <w:tab/>
+        <w:t>All images and charts in your document must contain alternative text</w:t>
+      </w:r>
+      <w:r w:rsidR="00294643">
+        <w:t xml:space="preserve"> (alt text)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and a caption. It is important that you write a concise, meaningful description of the visual content to be read by screen readers for those who are blind or have low vision. Since assistive technology does not read </w:t>
+      </w:r>
+      <w:r w:rsidR="00294643">
+        <w:t>words</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> within images, be sure to include any text within the image in the alternative text. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C3E1E2" w14:textId="288CF924" w:rsidR="008D4AC4" w:rsidRPr="00577BC5" w:rsidRDefault="00BF3C70" w:rsidP="00E35C41">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To generate a caption,</w:t>
       </w:r>
       <w:r w:rsidR="005751CE" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> click on your figure or image,</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -6689,51 +6364,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Be sure the label is indicating “Figure”.</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Choose Figure and enter your text. </w:t>
       </w:r>
       <w:r w:rsidR="00C615C0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You will also need to add alternative text to your Figures</w:t>
       </w:r>
       <w:r w:rsidR="0067304D" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0067304D" w:rsidRPr="00577BC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>please visit webaim.org for more information regarding alt text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0067304D" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00C615C0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Right click on your Figure and select “</w:t>
       </w:r>
       <w:r w:rsidR="005751CE" w:rsidRPr="00577BC5">
         <w:rPr>
@@ -6748,51 +6423,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”. In the “Alt Text” </w:t>
       </w:r>
       <w:r w:rsidR="005751CE" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>description box</w:t>
       </w:r>
       <w:r w:rsidR="00636A26" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C615C0" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enter the figure title and an accurate, concise description of the figure. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Hlk151456143"/>
+      <w:bookmarkStart w:id="46" w:name="_Hlk151456143"/>
       <w:r w:rsidR="006B5C2F" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For maps and charts where you have repetitive text within your dissertation, you can include Alt Text that says where the content is found within your dissertation. For example, “Bar chart showing monthly and total visitors for the first quarter 2014 for sites 1 to 3. Described under the heading “Site visitors” Full text found on page 3.” </w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r w:rsidR="006C0650" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -6812,505 +6487,503 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and then click</w:t>
       </w:r>
       <w:r w:rsidR="00903F89" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the “References” tab in the ribbon at the top of the page. Click</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insert Table of Figures.</w:t>
       </w:r>
       <w:r w:rsidR="00903F89" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="_Hlk151457214"/>
+      <w:bookmarkStart w:id="47" w:name="_Hlk151457214"/>
       <w:r w:rsidR="00903F89" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the General section</w:t>
       </w:r>
       <w:r w:rsidR="0070364C" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the pop-up window</w:t>
       </w:r>
       <w:r w:rsidR="00903F89" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, make sure “From Template” is selected in the Formats drop-down and “Figure” is selected from the Caption </w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Label.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00270C8E" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your list should appear (see List of Figures generated from the figures below, on page x).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...3 lines deleted...]
-        <w:ind w:firstLine="720"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="75FCD614" w14:textId="096FDA75" w:rsidR="0070364C" w:rsidRPr="00577BC5" w:rsidRDefault="0070364C" w:rsidP="00276AD6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: All figures/charts do not need to be on the same page </w:t>
       </w:r>
       <w:r w:rsidR="00577BC5" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00577BC5" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">document. They can be disbursed throughout your document. </w:t>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2FAE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; t</w:t>
+      </w:r>
+      <w:r w:rsidR="00577BC5" w:rsidRPr="00577BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hey can be disbursed throughout your document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CBF707" w14:textId="77777777" w:rsidR="0056028D" w:rsidRPr="00577BC5" w:rsidRDefault="00636A26" w:rsidP="0056028D">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63184C4E" wp14:editId="4FBBE17E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63184C4E" wp14:editId="093463AF">
             <wp:extent cx="3464879" cy="2361460"/>
             <wp:effectExtent l="0" t="0" r="2540" b="1270"/>
-            <wp:docPr id="2" name="Picture 2" descr="Figure 1 shows the amount of product 1 and product 2 sold during a 3 week period. Product 1 sales were 24 during week 1, 24 during week 2 and 19 in week 3. They are indicated by a blue striped bar. Product 2 sales were 27 during week 1, 32 during week 2 and 25 during week 3. These sales are indicated by a solid yellow bar." title="Figure 1. Number of sales a week"/>
+            <wp:docPr id="2" name="Picture 2" descr="Figure 1 shows the amount of product 1 and product 2 sold during a 3 week period. Product 1 sales were 24 during week 1, 24 during week 2 and 19 in week 3. They are indicated by a blue striped bar. Product 2 sales were 27 during week 1, 32 during week 2 and 25 during week 3. These sales are indicated by a solid yellow bar."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Image result for bar graph accessible"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Figure 1 shows the amount of product 1 and product 2 sold during a 3 week period. Product 1 sales were 24 during week 1, 24 during week 2 and 19 in week 3. They are indicated by a blue striped bar. Product 2 sales were 27 during week 1, 32 during week 2 and 25 during week 3. These sales are indicated by a solid yellow bar."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3548268" cy="2418293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7AB231" w14:textId="3AC52EDD" w:rsidR="00C615C0" w:rsidRPr="00577BC5" w:rsidRDefault="0056028D" w:rsidP="0056028D">
+    <w:p w14:paraId="7B7AB231" w14:textId="5A54A1C1" w:rsidR="00C615C0" w:rsidRPr="00577BC5" w:rsidRDefault="0056028D" w:rsidP="0056028D">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc154672139"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc154672139"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008A45B3" w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00294643">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00636A26" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Number of sales a week</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="00636A26" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDF5A9F" w14:textId="77777777" w:rsidR="006858B5" w:rsidRPr="00577BC5" w:rsidRDefault="006858B5" w:rsidP="006858B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597C3C54" w14:textId="77777777" w:rsidR="0056028D" w:rsidRPr="00577BC5" w:rsidRDefault="0056028D" w:rsidP="0056028D">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C5D962F" wp14:editId="35E8E464">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C5D962F" wp14:editId="7D787A8C">
             <wp:extent cx="1358283" cy="1358283"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="7" name="Picture 7" descr="Figure 2 shows the image of a red heart." title="Figure 2. Red Heart"/>
+            <wp:docPr id="7" name="Picture 7" descr="Figure 2 shows the image of a red heart."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="1920px-Heart_corazón.svg[1].png"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="Figure 2 shows the image of a red heart."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1363087" cy="1363087"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78974E9A" w14:textId="3C94B168" w:rsidR="006155C6" w:rsidRPr="00577BC5" w:rsidRDefault="0056028D" w:rsidP="0056028D">
+    <w:p w14:paraId="78974E9A" w14:textId="10D4ABC2" w:rsidR="006155C6" w:rsidRPr="00577BC5" w:rsidRDefault="0056028D" w:rsidP="0056028D">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc154672140"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc154672140"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008A45B3" w:rsidRPr="00577BC5">
+      <w:r w:rsidR="00294643">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006155C6" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Red Heart</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="68C7B32C" w14:textId="0F875E76" w:rsidR="00EE4780" w:rsidRPr="00577BC5" w:rsidRDefault="006155C6" w:rsidP="0038039A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Toc154565350"/>
-      <w:commentRangeStart w:id="49"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc225327663"/>
+      <w:commentRangeStart w:id="51"/>
       <w:r w:rsidR="00CB6574" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">References or </w:t>
       </w:r>
       <w:r w:rsidR="008C3111" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Bibliography</w:t>
       </w:r>
       <w:r w:rsidR="00CB6574" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Works Cited</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="49"/>
+      <w:commentRangeEnd w:id="51"/>
       <w:r w:rsidR="00CB6574" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="48"/>
+        </w:rPr>
+        <w:commentReference w:id="51"/>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="50318EDA" w14:textId="25FF0D0D" w:rsidR="00A56350" w:rsidRPr="00577BC5" w:rsidRDefault="00D330E9" w:rsidP="006349B9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00CB6574" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is formatted as a Heading </w:t>
       </w:r>
       <w:r w:rsidR="008C3111" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006349B9" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Make sure each entry is formatted consistently, using the same </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and spacing throughout. </w:t>
+        <w:t xml:space="preserve"> Make sure each entry is formatted consistently, using the same indentation and spacing throughout. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1842224E" w14:textId="77777777" w:rsidR="00EE4780" w:rsidRPr="00577BC5" w:rsidRDefault="00EE4780" w:rsidP="00EE4780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2ACD66" w14:textId="505A3DD8" w:rsidR="003F23E1" w:rsidRPr="00577BC5" w:rsidRDefault="00A07B87" w:rsidP="00A07B87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc154565351"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc225327664"/>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="1E2A5A4A" w14:textId="4BAE4085" w:rsidR="00484CCF" w:rsidRPr="00577BC5" w:rsidRDefault="00D330E9" w:rsidP="00D330E9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Appendix (A, B, and so on) heading is formatted as a H</w:t>
       </w:r>
       <w:r w:rsidR="00F05B14" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="006858B5" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
@@ -7333,87 +7006,81 @@
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>one Appendix, you do not need to assign it a letter.</w:t>
       </w:r>
       <w:r w:rsidR="00BF5370" w:rsidRPr="00577BC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D0C633" w14:textId="2E0B2594" w:rsidR="00484CCF" w:rsidRPr="00577BC5" w:rsidRDefault="00484CCF">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00484CCF" w:rsidRPr="00577BC5" w:rsidSect="00591CBB">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="266AB7D3" w14:textId="44FD357F" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Megan Dishman" w:date="2026-04-07T13:27:00Z" w:initials="MD">
+    <w:p w14:paraId="29057A4A" w14:textId="77777777" w:rsidR="00276AD6" w:rsidRDefault="00276AD6" w:rsidP="00276AD6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">You should </w:t>
-[...5 lines deleted...]
-        <w:t>use Heading 1 for the title of your thesis/dissertation</w:t>
+        <w:t>You must only use Heading 1 for the title of your thesis/dissertation</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Megan Dishman" w:date="2023-12-27T13:28:00Z" w:initials="MD">
-    <w:p w14:paraId="27FFDDEA" w14:textId="77777777" w:rsidR="00841CA4" w:rsidRDefault="00A94AC9" w:rsidP="0011492C">
+    <w:p w14:paraId="27FFDDEA" w14:textId="54864B85" w:rsidR="00841CA4" w:rsidRDefault="00A94AC9" w:rsidP="0011492C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00841CA4">
         <w:t>This should be the defense date listed on your M-form or your conferral date  (February 1, June 1 or August 31) and year</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Dishman, Megan" w:date="2019-11-13T11:42:00Z" w:initials="DM">
     <w:p w14:paraId="5F74AB39" w14:textId="54D9DE8F" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
@@ -7432,68 +7099,68 @@
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Master's student select thesis, Doctoral student select dissertation</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Dishman, Megan" w:date="2019-11-13T11:43:00Z" w:initials="DM">
     <w:p w14:paraId="01C85417" w14:textId="6BEA6FF5" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use the drop down to select the degree that you will be receiving</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Megan Dishman" w:date="2023-12-27T09:51:00Z" w:initials="MD">
-    <w:p w14:paraId="2AD8B68E" w14:textId="77777777" w:rsidR="00A94AC9" w:rsidRDefault="001E0CE9" w:rsidP="00DF3D0B">
+  <w:comment w:id="5" w:author="Megan Dishman" w:date="2026-04-07T13:35:00Z" w:initials="MD">
+    <w:p w14:paraId="6BFCD8D9" w14:textId="77777777" w:rsidR="00276AD6" w:rsidRDefault="00276AD6" w:rsidP="00276AD6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00A94AC9">
-        <w:t xml:space="preserve">The copyright page is required but but filing for an official copyright registration is not mandated by UB. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">The copyright page is required but filing for an official copyright registration is not mandated by UB. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Megan Dishman" w:date="2023-12-27T09:52:00Z" w:initials="MD">
-    <w:p w14:paraId="170247E4" w14:textId="75A3ED4B" w:rsidR="001E0CE9" w:rsidRDefault="001E0CE9" w:rsidP="001555C0">
+    <w:p w14:paraId="170247E4" w14:textId="2D5FACE9" w:rsidR="001E0CE9" w:rsidRDefault="001E0CE9" w:rsidP="001555C0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Be sure to remove “(This page is Required)”</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Dishman, Megan" w:date="2019-11-13T12:59:00Z" w:initials="DM">
     <w:p w14:paraId="115EC428" w14:textId="715828D2" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
@@ -7550,200 +7217,239 @@
       </w:r>
       <w:r>
         <w:t>Heading 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="14" w:author="Dishman, Megan" w:date="2019-11-13T13:00:00Z" w:initials="DM">
     <w:p w14:paraId="58E94B3B" w14:textId="7A538A72" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="003B06C0">
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r>
         <w:t>Heading 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="49" w:author="Dishman, Megan" w:date="2020-07-24T08:55:00Z" w:initials="DM">
-    <w:p w14:paraId="0265BCE0" w14:textId="2932A073" w:rsidR="00CB6574" w:rsidRDefault="00CB6574">
+  <w:comment w:id="16" w:author="Megan Dishman" w:date="2026-04-07T13:35:00Z" w:initials="MD">
+    <w:p w14:paraId="75E3A44F" w14:textId="77777777" w:rsidR="00276AD6" w:rsidRDefault="00276AD6" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Use Heading 2</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="18" w:author="Megan Dishman" w:date="2026-04-07T13:35:00Z" w:initials="MD">
+    <w:p w14:paraId="623AE13A" w14:textId="77777777" w:rsidR="00276AD6" w:rsidRDefault="00276AD6" w:rsidP="00276AD6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Use Heading 2</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="51" w:author="Dishman, Megan" w:date="2020-07-24T08:55:00Z" w:initials="DM">
+    <w:p w14:paraId="0265BCE0" w14:textId="2F5D71F8" w:rsidR="00CB6574" w:rsidRDefault="00CB6574">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Please select one title for this section. Refer to your Style guide for which one to use. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w15:commentEx w15:paraId="266AB7D3" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="29057A4A" w15:done="0"/>
   <w15:commentEx w15:paraId="27FFDDEA" w15:done="0"/>
   <w15:commentEx w15:paraId="5F74AB39" w15:done="0"/>
   <w15:commentEx w15:paraId="6AD6C507" w15:paraIdParent="5F74AB39" w15:done="0"/>
   <w15:commentEx w15:paraId="01C85417" w15:done="0"/>
-  <w15:commentEx w15:paraId="2AD8B68E" w15:done="0"/>
+  <w15:commentEx w15:paraId="6BFCD8D9" w15:done="0"/>
   <w15:commentEx w15:paraId="170247E4" w15:done="0"/>
   <w15:commentEx w15:paraId="3FDE2E08" w15:done="0"/>
   <w15:commentEx w15:paraId="00D99E42" w15:done="0"/>
   <w15:commentEx w15:paraId="155FBC28" w15:done="0"/>
   <w15:commentEx w15:paraId="58E94B3B" w15:done="0"/>
+  <w15:commentEx w15:paraId="75E3A44F" w15:done="0"/>
+  <w15:commentEx w15:paraId="623AE13A" w15:done="0"/>
   <w15:commentEx w15:paraId="0265BCE0" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="3EF778FF" w16cex:dateUtc="2026-04-07T17:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="51BC20F4" w16cex:dateUtc="2023-12-27T18:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="558AF57D" w16cex:dateUtc="2023-12-28T20:20:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="6413FA28" w16cex:dateUtc="2023-12-27T14:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5287A065" w16cex:dateUtc="2026-04-07T17:35:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7C7C3E3D" w16cex:dateUtc="2023-12-27T14:52:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="25193961" w16cex:dateUtc="2026-04-07T17:35:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="55043FC6" w16cex:dateUtc="2026-04-07T17:35:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w16cid:commentId w16cid:paraId="266AB7D3" w16cid:durableId="0206FF5B"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="29057A4A" w16cid:durableId="3EF778FF"/>
   <w16cid:commentId w16cid:paraId="27FFDDEA" w16cid:durableId="51BC20F4"/>
   <w16cid:commentId w16cid:paraId="5F74AB39" w16cid:durableId="24FCFF9C"/>
   <w16cid:commentId w16cid:paraId="6AD6C507" w16cid:durableId="558AF57D"/>
   <w16cid:commentId w16cid:paraId="01C85417" w16cid:durableId="613FA475"/>
-  <w16cid:commentId w16cid:paraId="2AD8B68E" w16cid:durableId="6413FA28"/>
+  <w16cid:commentId w16cid:paraId="6BFCD8D9" w16cid:durableId="5287A065"/>
   <w16cid:commentId w16cid:paraId="170247E4" w16cid:durableId="7C7C3E3D"/>
   <w16cid:commentId w16cid:paraId="3FDE2E08" w16cid:durableId="37CA5CD8"/>
   <w16cid:commentId w16cid:paraId="00D99E42" w16cid:durableId="0FD4C583"/>
   <w16cid:commentId w16cid:paraId="155FBC28" w16cid:durableId="78B23CB0"/>
   <w16cid:commentId w16cid:paraId="58E94B3B" w16cid:durableId="3A8AC04F"/>
+  <w16cid:commentId w16cid:paraId="75E3A44F" w16cid:durableId="25193961"/>
+  <w16cid:commentId w16cid:paraId="623AE13A" w16cid:durableId="55043FC6"/>
   <w16cid:commentId w16cid:paraId="0265BCE0" w16cid:durableId="43EB34F6"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26EA4D92" w14:textId="77777777" w:rsidR="00B07D33" w:rsidRDefault="00B07D33" w:rsidP="001C0BE0">
+    <w:p w14:paraId="4E57CBAD" w14:textId="77777777" w:rsidR="000F073D" w:rsidRDefault="000F073D" w:rsidP="001C0BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17CD8C38" w14:textId="77777777" w:rsidR="00B07D33" w:rsidRDefault="00B07D33" w:rsidP="001C0BE0">
+    <w:p w14:paraId="01774DBC" w14:textId="77777777" w:rsidR="000F073D" w:rsidRDefault="000F073D" w:rsidP="001C0BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2029603606"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="02801A41" w14:textId="7D3F45EB" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -7757,51 +7463,51 @@
           <w:t>x</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="077BDE26" w14:textId="77777777" w:rsidR="00C615C0" w:rsidRPr="00605CE9" w:rsidRDefault="00C615C0" w:rsidP="00133597">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-372848851"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1FC39F25" w14:textId="480430BA" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00681C3C">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00681C3C">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -7820,76 +7526,76 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00681C3C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:position w:val="-1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2EBD11F4" w14:textId="77777777" w:rsidR="00C615C0" w:rsidRDefault="00C615C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EFA050A" w14:textId="77777777" w:rsidR="00B07D33" w:rsidRDefault="00B07D33" w:rsidP="001C0BE0">
+    <w:p w14:paraId="4FD62A0D" w14:textId="77777777" w:rsidR="000F073D" w:rsidRDefault="000F073D" w:rsidP="001C0BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7681137C" w14:textId="77777777" w:rsidR="00B07D33" w:rsidRDefault="00B07D33" w:rsidP="001C0BE0">
+    <w:p w14:paraId="4294CBC3" w14:textId="77777777" w:rsidR="000F073D" w:rsidRDefault="000F073D" w:rsidP="001C0BE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03AB7124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82AEB8DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7960,562 +7666,1682 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F1C7675"/>
+    <w:nsid w:val="066635CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="851E4126"/>
+    <w:tmpl w:val="2B5004A2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13D62E2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76B218C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1496" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2216" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2936" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3656" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4376" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5096" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5816" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6536" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A82337B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66B8F74C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E96C7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="050E6910"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40955E09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FE8AAA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE71193"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21341E52"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3272BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C32055AE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F1C7675"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="851E4126"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="7256" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C2D4B63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EBE7B50"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA43AFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B7EF780"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B5E1941"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B5649DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1645353010">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1068041224">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="87426976">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1379621757">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1452702157">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1861893612">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="705720725">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1969318869">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="739258353">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="431511413">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2050102673">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="432241771">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Megan Dishman">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::mdishman@buffalo.edu::b2963eb1-377f-4b7a-a06e-f64c50ffe936"/>
+  </w15:person>
   <w15:person w15:author="Dishman, Megan">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1078081533-1004336348-839522115-193470"/>
-  </w15:person>
-[...1 lines deleted...]
-    <w15:presenceInfo w15:providerId="AD" w15:userId="S::mdishman@buffalo.edu::b2963eb1-377f-4b7a-a06e-f64c50ffe936"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E322B9"/>
     <w:rsid w:val="000443AE"/>
     <w:rsid w:val="00051C87"/>
+    <w:rsid w:val="00053454"/>
     <w:rsid w:val="00055472"/>
     <w:rsid w:val="00056E29"/>
     <w:rsid w:val="00062235"/>
     <w:rsid w:val="00064CEE"/>
     <w:rsid w:val="0006761C"/>
     <w:rsid w:val="00071B88"/>
     <w:rsid w:val="0007436F"/>
     <w:rsid w:val="00077ACA"/>
     <w:rsid w:val="00087850"/>
     <w:rsid w:val="000B458E"/>
     <w:rsid w:val="000C0DB1"/>
     <w:rsid w:val="000C1396"/>
+    <w:rsid w:val="000D2C65"/>
     <w:rsid w:val="000E3E05"/>
     <w:rsid w:val="000E3E5C"/>
+    <w:rsid w:val="000F073D"/>
     <w:rsid w:val="000F20A5"/>
     <w:rsid w:val="000F6563"/>
     <w:rsid w:val="00100AD2"/>
     <w:rsid w:val="001016BC"/>
     <w:rsid w:val="001046D8"/>
     <w:rsid w:val="00106897"/>
     <w:rsid w:val="00120F6B"/>
     <w:rsid w:val="00125DEE"/>
     <w:rsid w:val="00126EC0"/>
     <w:rsid w:val="00132B0A"/>
     <w:rsid w:val="00133597"/>
     <w:rsid w:val="0013554B"/>
     <w:rsid w:val="00142901"/>
     <w:rsid w:val="00143A8A"/>
     <w:rsid w:val="00146F6B"/>
     <w:rsid w:val="00150ABF"/>
     <w:rsid w:val="001567F2"/>
     <w:rsid w:val="00157285"/>
     <w:rsid w:val="001731C7"/>
     <w:rsid w:val="00174097"/>
     <w:rsid w:val="001B00EB"/>
     <w:rsid w:val="001C0BE0"/>
     <w:rsid w:val="001C42CA"/>
     <w:rsid w:val="001C77DA"/>
     <w:rsid w:val="001C7935"/>
+    <w:rsid w:val="001D0A10"/>
+    <w:rsid w:val="001D2DB7"/>
     <w:rsid w:val="001E0CE9"/>
     <w:rsid w:val="001E0E80"/>
     <w:rsid w:val="00213E4D"/>
     <w:rsid w:val="0022050E"/>
+    <w:rsid w:val="00226117"/>
     <w:rsid w:val="00226F57"/>
     <w:rsid w:val="00226F63"/>
     <w:rsid w:val="00237334"/>
     <w:rsid w:val="00251EAC"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="0026293A"/>
     <w:rsid w:val="00264EAE"/>
     <w:rsid w:val="00270C8E"/>
     <w:rsid w:val="00271BB5"/>
     <w:rsid w:val="00271F6E"/>
     <w:rsid w:val="00275D01"/>
+    <w:rsid w:val="00276AD6"/>
     <w:rsid w:val="00290575"/>
     <w:rsid w:val="002915ED"/>
+    <w:rsid w:val="00294643"/>
     <w:rsid w:val="002A1A28"/>
     <w:rsid w:val="002A68A1"/>
     <w:rsid w:val="002D3026"/>
     <w:rsid w:val="002D3F37"/>
     <w:rsid w:val="002D79DB"/>
     <w:rsid w:val="002E0646"/>
     <w:rsid w:val="002E09A3"/>
     <w:rsid w:val="002E5774"/>
     <w:rsid w:val="002E65B7"/>
     <w:rsid w:val="002F09C5"/>
     <w:rsid w:val="003246A4"/>
     <w:rsid w:val="00326E1C"/>
     <w:rsid w:val="00333D72"/>
     <w:rsid w:val="00351717"/>
     <w:rsid w:val="00353AA1"/>
     <w:rsid w:val="003562A9"/>
     <w:rsid w:val="00360F59"/>
     <w:rsid w:val="00370FDA"/>
     <w:rsid w:val="0038039A"/>
     <w:rsid w:val="00384F72"/>
     <w:rsid w:val="00386A97"/>
     <w:rsid w:val="0038745A"/>
     <w:rsid w:val="003954A7"/>
     <w:rsid w:val="00395A66"/>
     <w:rsid w:val="003A799A"/>
     <w:rsid w:val="003B06C0"/>
+    <w:rsid w:val="003B3988"/>
     <w:rsid w:val="003C29CE"/>
     <w:rsid w:val="003E17C0"/>
     <w:rsid w:val="003E25BF"/>
     <w:rsid w:val="003F23E1"/>
     <w:rsid w:val="003F46DD"/>
     <w:rsid w:val="003F54F0"/>
+    <w:rsid w:val="00401B24"/>
     <w:rsid w:val="00405351"/>
     <w:rsid w:val="0041339B"/>
     <w:rsid w:val="004176D5"/>
     <w:rsid w:val="00431A59"/>
+    <w:rsid w:val="00442B8B"/>
     <w:rsid w:val="004444BD"/>
     <w:rsid w:val="004500D1"/>
     <w:rsid w:val="00451F43"/>
     <w:rsid w:val="0045256F"/>
     <w:rsid w:val="00461F58"/>
+    <w:rsid w:val="00462971"/>
     <w:rsid w:val="00471069"/>
     <w:rsid w:val="00473113"/>
     <w:rsid w:val="00474D76"/>
     <w:rsid w:val="00475D3E"/>
     <w:rsid w:val="00484CCF"/>
     <w:rsid w:val="0048566B"/>
     <w:rsid w:val="00497E87"/>
     <w:rsid w:val="004A52FE"/>
     <w:rsid w:val="004C77C3"/>
     <w:rsid w:val="004D149B"/>
     <w:rsid w:val="004E43E4"/>
     <w:rsid w:val="004E7DCC"/>
     <w:rsid w:val="004F5663"/>
     <w:rsid w:val="005018FF"/>
     <w:rsid w:val="0050736E"/>
     <w:rsid w:val="00515A15"/>
     <w:rsid w:val="00515E22"/>
     <w:rsid w:val="0053429D"/>
     <w:rsid w:val="00542708"/>
     <w:rsid w:val="00542C55"/>
+    <w:rsid w:val="005467BB"/>
     <w:rsid w:val="005524CE"/>
     <w:rsid w:val="0055257D"/>
     <w:rsid w:val="0056028D"/>
     <w:rsid w:val="00562EFF"/>
     <w:rsid w:val="00572E62"/>
     <w:rsid w:val="005751CE"/>
     <w:rsid w:val="0057563C"/>
     <w:rsid w:val="005768C7"/>
     <w:rsid w:val="005768D0"/>
     <w:rsid w:val="00576C10"/>
     <w:rsid w:val="00577BC5"/>
     <w:rsid w:val="00586562"/>
     <w:rsid w:val="00586CAF"/>
     <w:rsid w:val="00587CA9"/>
     <w:rsid w:val="0059132E"/>
     <w:rsid w:val="00591CBB"/>
     <w:rsid w:val="00592ACD"/>
     <w:rsid w:val="005A5CD8"/>
     <w:rsid w:val="005B00F3"/>
     <w:rsid w:val="005B199B"/>
     <w:rsid w:val="005B1D2B"/>
     <w:rsid w:val="005B316F"/>
     <w:rsid w:val="005C3DB5"/>
     <w:rsid w:val="005D0B3A"/>
     <w:rsid w:val="005D15FF"/>
     <w:rsid w:val="005D3561"/>
     <w:rsid w:val="005D4978"/>
+    <w:rsid w:val="005F7631"/>
     <w:rsid w:val="00600B58"/>
     <w:rsid w:val="0060144C"/>
     <w:rsid w:val="00605CE9"/>
     <w:rsid w:val="00606BFE"/>
     <w:rsid w:val="00612916"/>
     <w:rsid w:val="006155C6"/>
     <w:rsid w:val="0062028D"/>
     <w:rsid w:val="0062697F"/>
     <w:rsid w:val="00632B92"/>
     <w:rsid w:val="00634762"/>
     <w:rsid w:val="006349B9"/>
     <w:rsid w:val="00636A26"/>
     <w:rsid w:val="00646500"/>
     <w:rsid w:val="00652CF8"/>
     <w:rsid w:val="00654D20"/>
     <w:rsid w:val="00660866"/>
     <w:rsid w:val="00660DB3"/>
     <w:rsid w:val="00670B16"/>
     <w:rsid w:val="0067304D"/>
     <w:rsid w:val="00676FDC"/>
+    <w:rsid w:val="0068076D"/>
     <w:rsid w:val="00681C3C"/>
     <w:rsid w:val="006828E8"/>
     <w:rsid w:val="006834D0"/>
     <w:rsid w:val="00684164"/>
     <w:rsid w:val="006858B5"/>
     <w:rsid w:val="00696C9C"/>
     <w:rsid w:val="00697560"/>
     <w:rsid w:val="006A7D30"/>
     <w:rsid w:val="006B1E1C"/>
     <w:rsid w:val="006B1E36"/>
     <w:rsid w:val="006B5C2F"/>
     <w:rsid w:val="006B5EB2"/>
     <w:rsid w:val="006C0650"/>
     <w:rsid w:val="006C1715"/>
     <w:rsid w:val="006D5B43"/>
     <w:rsid w:val="006E2703"/>
     <w:rsid w:val="006E580F"/>
     <w:rsid w:val="006F5CF2"/>
     <w:rsid w:val="006F5DC9"/>
+    <w:rsid w:val="0070090B"/>
     <w:rsid w:val="00702C88"/>
     <w:rsid w:val="0070364C"/>
     <w:rsid w:val="007075AF"/>
     <w:rsid w:val="00712033"/>
     <w:rsid w:val="0071247F"/>
     <w:rsid w:val="007376BD"/>
     <w:rsid w:val="00737817"/>
     <w:rsid w:val="00745348"/>
     <w:rsid w:val="007611E4"/>
     <w:rsid w:val="00761A44"/>
     <w:rsid w:val="00763B9F"/>
     <w:rsid w:val="0076401B"/>
     <w:rsid w:val="00766359"/>
     <w:rsid w:val="00780C4F"/>
     <w:rsid w:val="00795149"/>
     <w:rsid w:val="00796CCF"/>
     <w:rsid w:val="00797AF4"/>
     <w:rsid w:val="007A36D1"/>
     <w:rsid w:val="007A3CA2"/>
     <w:rsid w:val="007A7F7D"/>
+    <w:rsid w:val="007B2837"/>
     <w:rsid w:val="007D047E"/>
     <w:rsid w:val="007F2A42"/>
     <w:rsid w:val="007F4D81"/>
     <w:rsid w:val="008006C3"/>
     <w:rsid w:val="00811FFA"/>
     <w:rsid w:val="00814EA5"/>
     <w:rsid w:val="00822D5D"/>
     <w:rsid w:val="00826E93"/>
     <w:rsid w:val="0083156B"/>
     <w:rsid w:val="0083528D"/>
     <w:rsid w:val="00840361"/>
     <w:rsid w:val="00841CA4"/>
     <w:rsid w:val="008514D1"/>
+    <w:rsid w:val="00853109"/>
+    <w:rsid w:val="00862051"/>
+    <w:rsid w:val="008624EA"/>
     <w:rsid w:val="00873E33"/>
     <w:rsid w:val="008808FC"/>
     <w:rsid w:val="00882C33"/>
     <w:rsid w:val="0088407B"/>
     <w:rsid w:val="008906C1"/>
     <w:rsid w:val="00892CBE"/>
     <w:rsid w:val="008954D4"/>
     <w:rsid w:val="008A45B3"/>
     <w:rsid w:val="008A5BC6"/>
     <w:rsid w:val="008B50CD"/>
     <w:rsid w:val="008C3111"/>
+    <w:rsid w:val="008D4AC4"/>
+    <w:rsid w:val="008F6D7E"/>
     <w:rsid w:val="0090041C"/>
     <w:rsid w:val="0090181B"/>
     <w:rsid w:val="0090304D"/>
     <w:rsid w:val="00903F89"/>
     <w:rsid w:val="0090477B"/>
     <w:rsid w:val="00914D46"/>
     <w:rsid w:val="00920375"/>
     <w:rsid w:val="009212DA"/>
     <w:rsid w:val="009424AF"/>
     <w:rsid w:val="00944A2F"/>
     <w:rsid w:val="009551D2"/>
     <w:rsid w:val="009575CA"/>
+    <w:rsid w:val="00966018"/>
     <w:rsid w:val="009C2580"/>
     <w:rsid w:val="009D0C5D"/>
     <w:rsid w:val="009D270B"/>
     <w:rsid w:val="009D346F"/>
     <w:rsid w:val="009D426F"/>
     <w:rsid w:val="009D692F"/>
     <w:rsid w:val="00A035D4"/>
     <w:rsid w:val="00A07B87"/>
     <w:rsid w:val="00A14179"/>
     <w:rsid w:val="00A229D4"/>
     <w:rsid w:val="00A31E1F"/>
     <w:rsid w:val="00A32640"/>
     <w:rsid w:val="00A34795"/>
     <w:rsid w:val="00A379B2"/>
     <w:rsid w:val="00A42284"/>
     <w:rsid w:val="00A4405E"/>
     <w:rsid w:val="00A4484C"/>
     <w:rsid w:val="00A5092F"/>
     <w:rsid w:val="00A52ADC"/>
     <w:rsid w:val="00A53F03"/>
     <w:rsid w:val="00A56350"/>
     <w:rsid w:val="00A63F98"/>
     <w:rsid w:val="00A66349"/>
     <w:rsid w:val="00A83421"/>
     <w:rsid w:val="00A923D3"/>
     <w:rsid w:val="00A93334"/>
     <w:rsid w:val="00A94AC9"/>
     <w:rsid w:val="00AA6FA8"/>
+    <w:rsid w:val="00AA72F7"/>
+    <w:rsid w:val="00AB1483"/>
     <w:rsid w:val="00AB1D71"/>
     <w:rsid w:val="00AB2347"/>
     <w:rsid w:val="00AC69CF"/>
+    <w:rsid w:val="00B044BF"/>
     <w:rsid w:val="00B068ED"/>
     <w:rsid w:val="00B07D33"/>
     <w:rsid w:val="00B167AC"/>
+    <w:rsid w:val="00B20C88"/>
     <w:rsid w:val="00B31CDE"/>
     <w:rsid w:val="00B53587"/>
     <w:rsid w:val="00B53638"/>
     <w:rsid w:val="00B5444F"/>
     <w:rsid w:val="00B60016"/>
     <w:rsid w:val="00B60602"/>
+    <w:rsid w:val="00B72717"/>
     <w:rsid w:val="00B74149"/>
     <w:rsid w:val="00B822E8"/>
     <w:rsid w:val="00B833DA"/>
     <w:rsid w:val="00B973A2"/>
     <w:rsid w:val="00BB17EF"/>
     <w:rsid w:val="00BB19E1"/>
     <w:rsid w:val="00BB1BBA"/>
+    <w:rsid w:val="00BB4757"/>
     <w:rsid w:val="00BC1D2F"/>
     <w:rsid w:val="00BD5F58"/>
     <w:rsid w:val="00BE3D29"/>
     <w:rsid w:val="00BF2608"/>
     <w:rsid w:val="00BF3C70"/>
     <w:rsid w:val="00BF5370"/>
     <w:rsid w:val="00C01E05"/>
     <w:rsid w:val="00C062E8"/>
     <w:rsid w:val="00C07D0D"/>
+    <w:rsid w:val="00C3325F"/>
     <w:rsid w:val="00C4377D"/>
     <w:rsid w:val="00C455CC"/>
     <w:rsid w:val="00C50152"/>
     <w:rsid w:val="00C5356F"/>
     <w:rsid w:val="00C615C0"/>
     <w:rsid w:val="00C620E5"/>
     <w:rsid w:val="00C65FFE"/>
     <w:rsid w:val="00C9164F"/>
     <w:rsid w:val="00C96F70"/>
     <w:rsid w:val="00CB0669"/>
     <w:rsid w:val="00CB0FC5"/>
     <w:rsid w:val="00CB27FF"/>
     <w:rsid w:val="00CB6574"/>
     <w:rsid w:val="00CC1D87"/>
     <w:rsid w:val="00CE5088"/>
     <w:rsid w:val="00CE5A66"/>
     <w:rsid w:val="00CF5553"/>
     <w:rsid w:val="00CF5EF1"/>
     <w:rsid w:val="00CF7249"/>
     <w:rsid w:val="00D00516"/>
     <w:rsid w:val="00D03682"/>
     <w:rsid w:val="00D1157D"/>
     <w:rsid w:val="00D25476"/>
     <w:rsid w:val="00D330E9"/>
     <w:rsid w:val="00D5754E"/>
     <w:rsid w:val="00D63CC8"/>
     <w:rsid w:val="00D649F8"/>
+    <w:rsid w:val="00D758BB"/>
+    <w:rsid w:val="00D7784C"/>
     <w:rsid w:val="00D81F59"/>
     <w:rsid w:val="00D93669"/>
     <w:rsid w:val="00DB77FC"/>
     <w:rsid w:val="00DB7E4A"/>
     <w:rsid w:val="00DD7307"/>
     <w:rsid w:val="00DF79B5"/>
     <w:rsid w:val="00E00F64"/>
     <w:rsid w:val="00E024B0"/>
     <w:rsid w:val="00E05CCE"/>
     <w:rsid w:val="00E124A0"/>
     <w:rsid w:val="00E13374"/>
     <w:rsid w:val="00E172E7"/>
     <w:rsid w:val="00E322B9"/>
+    <w:rsid w:val="00E35C41"/>
     <w:rsid w:val="00E42722"/>
     <w:rsid w:val="00E42961"/>
     <w:rsid w:val="00E4449D"/>
     <w:rsid w:val="00E5033A"/>
     <w:rsid w:val="00E710D0"/>
     <w:rsid w:val="00E84218"/>
+    <w:rsid w:val="00E92850"/>
+    <w:rsid w:val="00EC2FAE"/>
+    <w:rsid w:val="00EC5162"/>
     <w:rsid w:val="00EC7106"/>
     <w:rsid w:val="00EE0D08"/>
     <w:rsid w:val="00EE4237"/>
+    <w:rsid w:val="00EE433A"/>
     <w:rsid w:val="00EE4780"/>
     <w:rsid w:val="00EE4DFB"/>
     <w:rsid w:val="00EF0A2B"/>
     <w:rsid w:val="00EF1B16"/>
+    <w:rsid w:val="00EF4C65"/>
     <w:rsid w:val="00EF57B2"/>
     <w:rsid w:val="00F05B14"/>
     <w:rsid w:val="00F17A38"/>
     <w:rsid w:val="00F24AD0"/>
     <w:rsid w:val="00F32930"/>
     <w:rsid w:val="00F423B9"/>
     <w:rsid w:val="00F47C66"/>
     <w:rsid w:val="00F53711"/>
     <w:rsid w:val="00F65D50"/>
     <w:rsid w:val="00F709F1"/>
     <w:rsid w:val="00F76F66"/>
     <w:rsid w:val="00F774D9"/>
     <w:rsid w:val="00F92F22"/>
     <w:rsid w:val="00F966A1"/>
     <w:rsid w:val="00FB0EC1"/>
     <w:rsid w:val="00FB4FAB"/>
     <w:rsid w:val="00FB6D16"/>
     <w:rsid w:val="00FC05BE"/>
     <w:rsid w:val="00FC46BE"/>
     <w:rsid w:val="00FD17B3"/>
     <w:rsid w:val="00FD4E33"/>
     <w:rsid w:val="00FD6013"/>
     <w:rsid w:val="00FF5BB2"/>
   </w:rsids>
   <m:mathPr>
@@ -8526,51 +9352,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7446C93F"/>
   <w15:docId w15:val="{52AABF65-7E7B-4E33-B9C7-E41276E5AF63}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8961,144 +9787,168 @@
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A34795"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A34795"/>
+    <w:rsid w:val="00226117"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00652CF8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00652CF8"/>
+    <w:rsid w:val="00AA72F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A07B87"/>
+    <w:rsid w:val="008624EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A07B87"/>
+    <w:rsid w:val="008624EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="002F56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008624EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="002F56"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -9189,54 +10039,53 @@
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A34795"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00681C3C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A34795"/>
+    <w:rsid w:val="00226117"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00652CF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000C1396"/>
@@ -9278,56 +10127,55 @@
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00587CA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00652CF8"/>
+    <w:rsid w:val="00AA72F7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC69CF"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F5663"/>
@@ -9484,101 +10332,190 @@
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00B60016"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A07B87"/>
+    <w:rsid w:val="008624EA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A07B87"/>
+    <w:rsid w:val="008624EA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="002F56"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A07B87"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B20C88"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008624EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="002F56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA72F7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="006570"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA72F7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="006570"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AA72F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="006570"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA72F7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="006570"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/techniques/alttext/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/techniques/alttext/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buffalo.edu/access/digital/content/fundamentals/link-text.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/techniques/alttext/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/techniques/alttext/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2027D1792F4C42B2B1B33253CC6DB046"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D55801B-4DCF-4CBA-B05C-6CABCDC67A91}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FE2BD0" w:rsidRDefault="006A7F32" w:rsidP="006A7F32">
           <w:pPr>
             <w:pStyle w:val="2027D1792F4C42B2B1B33253CC6DB0462"/>
           </w:pPr>
           <w:r w:rsidRPr="00577BC5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
@@ -9601,214 +10538,223 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{896721CE-9552-4A99-A3EE-560ACEA96DD1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004A2C9A" w:rsidRDefault="006A7F32" w:rsidP="006A7F32">
           <w:pPr>
             <w:pStyle w:val="4B757DF5B1B749788E2F769B390219182"/>
           </w:pPr>
           <w:r w:rsidRPr="00A34795">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA0E35"/>
+    <w:rsid w:val="00020546"/>
     <w:rsid w:val="000269BF"/>
     <w:rsid w:val="00054D34"/>
     <w:rsid w:val="00127E67"/>
+    <w:rsid w:val="001A03CF"/>
+    <w:rsid w:val="001D0A10"/>
     <w:rsid w:val="00221868"/>
     <w:rsid w:val="002778CD"/>
     <w:rsid w:val="002A07DE"/>
     <w:rsid w:val="00311492"/>
     <w:rsid w:val="00353A97"/>
+    <w:rsid w:val="00401B24"/>
     <w:rsid w:val="004A1890"/>
     <w:rsid w:val="004A2C9A"/>
     <w:rsid w:val="004B3B4C"/>
     <w:rsid w:val="004C0903"/>
     <w:rsid w:val="004D6ECF"/>
     <w:rsid w:val="00514E70"/>
     <w:rsid w:val="0051622F"/>
     <w:rsid w:val="005E7CD5"/>
+    <w:rsid w:val="005F7631"/>
     <w:rsid w:val="00641B81"/>
     <w:rsid w:val="0068349E"/>
     <w:rsid w:val="00690DBF"/>
     <w:rsid w:val="006A7F32"/>
     <w:rsid w:val="006C26FE"/>
     <w:rsid w:val="006C3BF8"/>
     <w:rsid w:val="00713F87"/>
     <w:rsid w:val="00786C5C"/>
     <w:rsid w:val="007901DF"/>
     <w:rsid w:val="007D2AFC"/>
     <w:rsid w:val="007F3AAB"/>
     <w:rsid w:val="008C00C5"/>
     <w:rsid w:val="008C3DED"/>
+    <w:rsid w:val="008E2831"/>
     <w:rsid w:val="008F1E56"/>
     <w:rsid w:val="009442DB"/>
     <w:rsid w:val="0099425A"/>
     <w:rsid w:val="009F0D4C"/>
+    <w:rsid w:val="00AA6170"/>
     <w:rsid w:val="00B502B7"/>
     <w:rsid w:val="00B57A7B"/>
     <w:rsid w:val="00BA0E35"/>
     <w:rsid w:val="00BB5DF2"/>
     <w:rsid w:val="00BD721C"/>
     <w:rsid w:val="00C3661C"/>
     <w:rsid w:val="00C7054A"/>
     <w:rsid w:val="00CD36DB"/>
     <w:rsid w:val="00D17674"/>
+    <w:rsid w:val="00D758BB"/>
     <w:rsid w:val="00DB725D"/>
     <w:rsid w:val="00DD3E69"/>
     <w:rsid w:val="00E06F10"/>
     <w:rsid w:val="00E12E02"/>
     <w:rsid w:val="00E44DE2"/>
     <w:rsid w:val="00EB17E9"/>
     <w:rsid w:val="00F26DFE"/>
+    <w:rsid w:val="00F370DB"/>
     <w:rsid w:val="00FC6991"/>
     <w:rsid w:val="00FE2BD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10225,51 +11171,51 @@
     <w:name w:val="4B757DF5B1B749788E2F769B390219182"/>
     <w:rsid w:val="006A7F32"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2027D1792F4C42B2B1B33253CC6DB0462">
     <w:name w:val="2027D1792F4C42B2B1B33253CC6DB0462"/>
     <w:rsid w:val="006A7F32"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -10512,76 +11458,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7658C26C-5303-4D13-95F6-99C42DCB9BA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>10603</Characters>
+  <Pages>20</Pages>
+  <Words>2588</Words>
+  <Characters>12243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>378</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>330</Lines>
+  <Paragraphs>174</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>University at Buffalo ETD template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University at Buffalo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12693</CharactersWithSpaces>
+  <CharactersWithSpaces>14657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>University at Buffalo ETD template</dc:title>
   <dc:subject/>
   <dc:creator>Dishman, Megan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>cffcc4a9eff2e684b04ff237d8918d6ab6d3a88bb8d7c6069f5b17089d87c276</vt:lpwstr>